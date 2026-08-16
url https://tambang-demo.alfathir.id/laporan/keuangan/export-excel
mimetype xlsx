--- v0 (2026-06-18)
+++ v1 (2026-08-16)
@@ -96,51 +96,51 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
   <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C21"/>
   <sheetData>
     <row r="1" spans="1:2" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Laporan Keuangan BULANAN</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Periode</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Juni 2026</t>
+          <t>Agustus 2026</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:2" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Catatan</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Berbasis tanggal transaksi (akrual). Total bisa beda dengan Buku Kas yang berbasis tanggal bayar.</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:2" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Ringkasan</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Nilai</t>
         </is>