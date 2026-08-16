--- v0 (2026-06-16)
+++ v1 (2026-08-16)
@@ -79,390 +79,400 @@
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
   <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B36"/>
+  <dimension ref="A1:B37"/>
   <sheetData>
     <row r="1" spans="1:2" customHeight="0">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Mode</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>BULANAN</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Periode</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>Juni 2026</t>
+          <t>Agustus 2026</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:2" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>No</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Tanggal</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:2" customHeight="0">
       <c r="A6" s="0">
         <v>1</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>01 Jun 26</t>
+          <t>01 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:2" customHeight="0">
       <c r="A7" s="0">
         <v>2</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>02 Jun 26</t>
+          <t>02 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:2" customHeight="0">
       <c r="A8" s="0">
         <v>3</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>03 Jun 26</t>
+          <t>03 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:2" customHeight="0">
       <c r="A9" s="0">
         <v>4</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>04 Jun 26</t>
+          <t>04 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:2" customHeight="0">
       <c r="A10" s="0">
         <v>5</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>05 Jun 26</t>
+          <t>05 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:2" customHeight="0">
       <c r="A11" s="0">
         <v>6</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>06 Jun 26</t>
+          <t>06 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:2" customHeight="0">
       <c r="A12" s="0">
         <v>7</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>07 Jun 26</t>
+          <t>07 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:2" customHeight="0">
       <c r="A13" s="0">
         <v>8</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>08 Jun 26</t>
+          <t>08 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="0">
       <c r="A14" s="0">
         <v>9</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>09 Jun 26</t>
+          <t>09 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:2" customHeight="0">
       <c r="A15" s="0">
         <v>10</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>10 Jun 26</t>
+          <t>10 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:2" customHeight="0">
       <c r="A16" s="0">
         <v>11</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>11 Jun 26</t>
+          <t>11 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:2" customHeight="0">
       <c r="A17" s="0">
         <v>12</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>12 Jun 26</t>
+          <t>12 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="0">
       <c r="A18" s="0">
         <v>13</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>13 Jun 26</t>
+          <t>13 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:2" customHeight="0">
       <c r="A19" s="0">
         <v>14</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>14 Jun 26</t>
+          <t>14 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="0">
       <c r="A20" s="0">
         <v>15</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>15 Jun 26</t>
+          <t>15 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:2" customHeight="0">
       <c r="A21" s="0">
         <v>16</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>16 Jun 26</t>
+          <t>16 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:2" customHeight="0">
       <c r="A22" s="0">
         <v>17</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>17 Jun 26</t>
+          <t>17 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:2" customHeight="0">
       <c r="A23" s="0">
         <v>18</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>18 Jun 26</t>
+          <t>18 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:2" customHeight="0">
       <c r="A24" s="0">
         <v>19</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>19 Jun 26</t>
+          <t>19 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:2" customHeight="0">
       <c r="A25" s="0">
         <v>20</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>20 Jun 26</t>
+          <t>20 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:2" customHeight="0">
       <c r="A26" s="0">
         <v>21</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>21 Jun 26</t>
+          <t>21 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:2" customHeight="0">
       <c r="A27" s="0">
         <v>22</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>22 Jun 26</t>
+          <t>22 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:2" customHeight="0">
       <c r="A28" s="0">
         <v>23</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>23 Jun 26</t>
+          <t>23 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:2" customHeight="0">
       <c r="A29" s="0">
         <v>24</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>24 Jun 26</t>
+          <t>24 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:2" customHeight="0">
       <c r="A30" s="0">
         <v>25</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>25 Jun 26</t>
+          <t>25 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:2" customHeight="0">
       <c r="A31" s="0">
         <v>26</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>26 Jun 26</t>
+          <t>26 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:2" customHeight="0">
       <c r="A32" s="0">
         <v>27</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>27 Jun 26</t>
+          <t>27 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:2" customHeight="0">
       <c r="A33" s="0">
         <v>28</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>28 Jun 26</t>
+          <t>28 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:2" customHeight="0">
       <c r="A34" s="0">
         <v>29</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>29 Jun 26</t>
+          <t>29 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:2" customHeight="0">
       <c r="A35" s="0">
         <v>30</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>30 Jun 26</t>
+          <t>30 Agt 26</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:2" customHeight="0">
+      <c r="A36" s="0">
+        <v>31</v>
+      </c>
       <c r="B36" s="0" t="inlineStr">
+        <is>
+          <t>31 Agt 26</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" spans="1:2" customHeight="0">
+      <c r="B37" s="0" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>